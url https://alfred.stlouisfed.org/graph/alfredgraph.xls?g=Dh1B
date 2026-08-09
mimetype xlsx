--- v0 (2026-05-17)
+++ v1 (2026-08-09)
@@ -29,51 +29,51 @@
     <sheet name="README" sheetId="1" r:id="rId1"/>
     <sheet name="Quarterly" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="16">
   <si>
     <t>ALFRED Graph Observations</t>
   </si>
   <si>
     <t>Archival Federal Reserve Economic Data, Federal Reserve Bank of St. Louis</t>
   </si>
   <si>
     <t>Link: https://alfred.stlouisfed.org</t>
   </si>
   <si>
     <t>Help: https://alfred.stlouisfed.org/help</t>
   </si>
   <si>
     <t>This data may be copyrighted. Please refer to the Terms of Use: https://fred.stlouisfed.org/legal#fred-terms-faq</t>
   </si>
   <si>
-    <t>File Created: 2026-05-17 7:12 am CDT</t>
+    <t>File Created: 2026-08-09 12:55 am CDT</t>
   </si>
   <si>
     <t>WFRBLT01026_PCH_20201002</t>
   </si>
   <si>
     <t>WFRBLN09053_PCH_20201002</t>
   </si>
   <si>
     <t>WFRBLN40080_PCH_20201002</t>
   </si>
   <si>
     <t>WFRBLB50107_PCH_20201002</t>
   </si>
   <si>
     <t>Net Worth Held by the Top 1% (99th to 100th Wealth Percentiles) Vintage: 2020-10-02, Percent Change, Quarterly, Not Seasonally Adjusted</t>
   </si>
   <si>
     <t>Net Worth Held by the 90th to 99th Wealth Percentiles Vintage: 2020-10-02, Percent Change, Quarterly, Not Seasonally Adjusted</t>
   </si>
   <si>
     <t>Net Worth Held by the 50th to 90th Wealth Percentiles Vintage: 2020-10-02, Percent Change, Quarterly, Not Seasonally Adjusted</t>
   </si>
   <si>
     <t>Net Worth Held by the Bottom 50% (1st to 50th Wealth Percentiles) Vintage: 2020-10-02, Percent Change, Quarterly, Not Seasonally Adjusted</t>
   </si>