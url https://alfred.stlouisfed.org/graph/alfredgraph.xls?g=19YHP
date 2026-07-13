--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -29,51 +29,51 @@
     <sheet name="README" sheetId="1" r:id="rId1"/>
     <sheet name="Quarterly" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="13">
   <si>
     <t>ALFRED Graph Observations</t>
   </si>
   <si>
     <t>Archival Federal Reserve Economic Data, Federal Reserve Bank of St. Louis</t>
   </si>
   <si>
     <t>Link: https://alfred.stlouisfed.org</t>
   </si>
   <si>
     <t>Help: https://alfred.stlouisfed.org/help</t>
   </si>
   <si>
     <t>This data may be copyrighted. Please refer to the Terms of Use: https://fred.stlouisfed.org/legal#fred-terms-faq</t>
   </si>
   <si>
-    <t>File Created: 2026-05-12 9:19 pm CDT</t>
+    <t>File Created: 2026-07-13 11:55 am CDT</t>
   </si>
   <si>
     <t>GDP_20190627_GDI_20190627</t>
   </si>
   <si>
     <t>GDP_20191220_GDI_20191220</t>
   </si>
   <si>
     <t>GDP V: 2019-06-27/GDI V: 2019-06-27-1, Bil. of $/Bil. of $-1, Quarterly, Seasonally Adjusted Annual Rate</t>
   </si>
   <si>
     <t>GDP V: 2019-12-20/GDI V: 2019-12-20-1, Bil. of $/Bil. of $-1, Quarterly, Seasonally Adjusted Annual Rate</t>
   </si>
   <si>
     <t>Data Updated: 2019-06-27</t>
   </si>
   <si>
     <t>Data Updated: 2019-12-20</t>
   </si>
   <si>
     <t>observation_date</t>
   </si>
 </sst>
 </file>
 